--- v0 (2026-04-05)
+++ v1 (2026-08-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RickStewart\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RobertAchu\Desktop\import_spreadsheets\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6341061-6269-45AD-997C-A5E179ED5AB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{783683B8-4E7C-4C2A-BD41-6FC91527362F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38400" yWindow="0" windowWidth="32460" windowHeight="19140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="default_inventory_041624" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E3" i="1" l="1"/>
   <c r="E4" i="1"/>
@@ -61,51 +61,51 @@
   <c r="E8" i="1"/>
   <c r="E9" i="1"/>
   <c r="E10" i="1"/>
   <c r="E11" i="1"/>
   <c r="E12" i="1"/>
   <c r="E13" i="1"/>
   <c r="E14" i="1"/>
   <c r="E15" i="1"/>
   <c r="E16" i="1"/>
   <c r="E17" i="1"/>
   <c r="E18" i="1"/>
   <c r="E19" i="1"/>
   <c r="E20" i="1"/>
   <c r="E21" i="1"/>
   <c r="E22" i="1"/>
   <c r="E23" i="1"/>
   <c r="E24" i="1"/>
   <c r="E25" i="1"/>
   <c r="E26" i="1"/>
   <c r="E27" i="1"/>
   <c r="E2" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="99">
   <si>
     <t>category</t>
   </si>
   <si>
     <t>internal_label</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>quote_text</t>
   </si>
   <si>
     <t>print_on_quote</t>
   </si>
   <si>
     <t>taxable</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
@@ -259,57 +259,156 @@
     <t>Other (freeform)</t>
   </si>
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>Sign Ballast</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Subcontractor</t>
   </si>
   <si>
     <t>Installation Rate (per person)</t>
   </si>
   <si>
     <t>Wholesale Vendor</t>
   </si>
   <si>
     <t>Digital Printer</t>
   </si>
   <si>
     <t xml:space="preserve"> Subcontractor</t>
+  </si>
+  <si>
+    <t>Apparel</t>
+  </si>
+  <si>
+    <t>Sweatshirt</t>
+  </si>
+  <si>
+    <t>SS_Blue</t>
+  </si>
+  <si>
+    <t>Blue Sweatshirt</t>
+  </si>
+  <si>
+    <t>unitcost</t>
+  </si>
+  <si>
+    <t>minprice</t>
+  </si>
+  <si>
+    <t>priceprotected</t>
+  </si>
+  <si>
+    <t>STAO_07</t>
+  </si>
+  <si>
+    <t>PERM_14</t>
+  </si>
+  <si>
+    <t>SHIP_18</t>
+  </si>
+  <si>
+    <t>SUBC_20</t>
+  </si>
+  <si>
+    <t>SURV_21</t>
+  </si>
+  <si>
+    <t>ALSI_01</t>
+  </si>
+  <si>
+    <t>CASI_02</t>
+  </si>
+  <si>
+    <t>CHLE_03</t>
+  </si>
+  <si>
+    <t>CUHX_04</t>
+  </si>
+  <si>
+    <t>DILE_05</t>
+  </si>
+  <si>
+    <t>DIPR_06</t>
+  </si>
+  <si>
+    <t>DRHO_08</t>
+  </si>
+  <si>
+    <t>IRPP_09</t>
+  </si>
+  <si>
+    <t>MASI_10</t>
+  </si>
+  <si>
+    <t>SIBA_11</t>
+  </si>
+  <si>
+    <t>MOSI_12</t>
+  </si>
+  <si>
+    <t>OTFR_13</t>
+  </si>
+  <si>
+    <t>PLSI_15</t>
+  </si>
+  <si>
+    <t>SASI_16</t>
+  </si>
+  <si>
+    <t>SRPP_17</t>
+  </si>
+  <si>
+    <t>SRSR_19</t>
+  </si>
+  <si>
+    <t>VEWR_22</t>
+  </si>
+  <si>
+    <t>VIBA_23</t>
+  </si>
+  <si>
+    <t>VIGR_24</t>
+  </si>
+  <si>
+    <t>WHVE_25</t>
+  </si>
+  <si>
+    <t>YASI_26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -396,50 +495,56 @@
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -742,53 +847,54 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1124,723 +1230,1082 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J27"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="48" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="50.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K1" t="s">
+        <v>70</v>
+      </c>
+      <c r="L1" t="s">
+        <v>71</v>
+      </c>
+      <c r="M1" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="str">
         <f>C2</f>
         <v>Aluminum Sign</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
         <v>1</v>
       </c>
+      <c r="H2" t="s">
+        <v>78</v>
+      </c>
       <c r="I2" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K2" s="2">
+        <v>18</v>
+      </c>
+      <c r="L2" s="2">
+        <v>18</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="str">
         <f t="shared" ref="E3:E27" si="0">C3</f>
         <v>Cabinet Sign</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
+      <c r="H3" t="s">
+        <v>79</v>
+      </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K3" s="2">
+        <v>35</v>
+      </c>
+      <c r="L3" s="2">
+        <v>35</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="str">
         <f t="shared" si="0"/>
         <v>Channel Letters</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
+      <c r="H4" t="s">
+        <v>80</v>
+      </c>
       <c r="I4" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K4" s="2">
+        <v>30</v>
+      </c>
+      <c r="L4" s="2">
+        <v>30</v>
+      </c>
+      <c r="M4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>54</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5" t="s">
         <v>55</v>
       </c>
       <c r="E5" t="str">
         <f t="shared" si="0"/>
         <v>Custom HxW</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
+      <c r="H5" t="s">
+        <v>81</v>
+      </c>
       <c r="I5" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K5" s="2">
+        <v>25</v>
+      </c>
+      <c r="L5" s="2">
+        <v>25</v>
+      </c>
+      <c r="M5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="str">
         <f t="shared" si="0"/>
         <v>Dimensional Letters</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
+      <c r="H6" t="s">
+        <v>82</v>
+      </c>
       <c r="I6" t="s">
         <v>20</v>
       </c>
-    </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K6" s="2">
+        <v>25</v>
+      </c>
+      <c r="L6" s="2">
+        <v>25</v>
+      </c>
+      <c r="M6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>64</v>
       </c>
       <c r="C7" t="s">
         <v>64</v>
       </c>
       <c r="E7" t="str">
         <f t="shared" si="0"/>
         <v>Digital Printer</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
+      <c r="H7" t="s">
+        <v>83</v>
+      </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K7" s="2">
+        <v>75</v>
+      </c>
+      <c r="L7" s="2">
+        <v>75</v>
+      </c>
+      <c r="M7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="E8" t="str">
         <f t="shared" si="0"/>
         <v>Service Truck and Operator</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
+      <c r="H8" t="s">
+        <v>73</v>
+      </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K8" s="2">
+        <v>95</v>
+      </c>
+      <c r="L8" s="2">
+        <v>95</v>
+      </c>
+      <c r="M8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="str">
         <f t="shared" si="0"/>
         <v>Drilled holes</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
+      <c r="H9" t="s">
+        <v>84</v>
+      </c>
       <c r="I9" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K9" s="2">
+        <v>2.5</v>
+      </c>
+      <c r="L9" s="2">
+        <v>2.5</v>
+      </c>
+      <c r="M9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>62</v>
       </c>
       <c r="C10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="str">
         <f t="shared" si="0"/>
         <v>Installation Rate (per person)</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
+      <c r="H10" t="s">
+        <v>85</v>
+      </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K10" s="2">
+        <v>85</v>
+      </c>
+      <c r="L10" s="2">
+        <v>85</v>
+      </c>
+      <c r="M10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="E11" t="str">
         <f t="shared" si="0"/>
         <v>Magnetic Sign</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
+      <c r="H11" t="s">
+        <v>86</v>
+      </c>
       <c r="I11" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K11" s="2">
+        <v>12</v>
+      </c>
+      <c r="L11" s="2">
+        <v>12</v>
+      </c>
+      <c r="M11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>59</v>
       </c>
       <c r="E12" t="str">
         <f t="shared" si="0"/>
         <v>Sign Ballast</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
+      <c r="H12" t="s">
+        <v>87</v>
+      </c>
       <c r="I12" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K12" s="2">
+        <v>45</v>
+      </c>
+      <c r="L12" s="2">
+        <v>45</v>
+      </c>
+      <c r="M12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="E13" t="str">
         <f t="shared" si="0"/>
         <v>Monument Sign</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
+      <c r="H13" t="s">
+        <v>88</v>
+      </c>
       <c r="I13" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K13" s="2">
+        <v>45</v>
+      </c>
+      <c r="L13" s="2">
+        <v>45</v>
+      </c>
+      <c r="M13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="E14" t="str">
         <f t="shared" si="0"/>
         <v>Other (freeform)</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
+      <c r="H14" t="s">
+        <v>89</v>
+      </c>
       <c r="I14" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K14" s="2">
+        <v>1</v>
+      </c>
+      <c r="L14" s="2">
+        <v>1</v>
+      </c>
+      <c r="M14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="E15" t="str">
         <f t="shared" si="0"/>
         <v>Permit</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
+      <c r="H15" t="s">
+        <v>74</v>
+      </c>
       <c r="I15" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K15" s="2">
+        <v>150</v>
+      </c>
+      <c r="L15" s="2">
+        <v>150</v>
+      </c>
+      <c r="M15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="E16" t="str">
         <f t="shared" si="0"/>
         <v>Plywood Sign</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
+      <c r="H16" t="s">
+        <v>90</v>
+      </c>
       <c r="I16" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K16" s="2">
+        <v>10</v>
+      </c>
+      <c r="L16" s="2">
+        <v>10</v>
+      </c>
+      <c r="M16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17" t="s">
         <v>36</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="E17" t="str">
         <f t="shared" si="0"/>
         <v>Sandblasted/Routed Sign</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
+      <c r="H17" t="s">
+        <v>91</v>
+      </c>
       <c r="I17" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K17" s="2">
+        <v>40</v>
+      </c>
+      <c r="L17" s="2">
+        <v>40</v>
+      </c>
+      <c r="M17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>38</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="E18" t="str">
         <f t="shared" si="0"/>
         <v>Service Rate (per person)</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
+      <c r="H18" t="s">
+        <v>92</v>
+      </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K18" s="2">
+        <v>75</v>
+      </c>
+      <c r="L18" s="2">
+        <v>75</v>
+      </c>
+      <c r="M18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="E19" t="str">
         <f t="shared" si="0"/>
         <v>Shipping</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
+      <c r="H19" t="s">
+        <v>75</v>
+      </c>
       <c r="I19" t="s">
         <v>41</v>
       </c>
-    </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K19" s="2">
+        <v>50</v>
+      </c>
+      <c r="L19" s="2">
+        <v>50</v>
+      </c>
+      <c r="M19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="E20" t="str">
         <f t="shared" si="0"/>
         <v>Shop Rate - Shop Rate (per person)</v>
       </c>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K20" s="2">
+        <v>65</v>
+      </c>
+      <c r="L20" s="2">
+        <v>65</v>
+      </c>
+      <c r="M20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="E21" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> Subcontractor</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
+      <c r="H21" t="s">
+        <v>76</v>
+      </c>
       <c r="I21" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K21" s="2">
+        <v>5</v>
+      </c>
+      <c r="L21" s="2">
+        <v>5</v>
+      </c>
+      <c r="M21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="E22" t="str">
         <f t="shared" si="0"/>
         <v>Survey</v>
       </c>
       <c r="F22">
         <v>1</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
+      <c r="H22" t="s">
+        <v>77</v>
+      </c>
       <c r="I22" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K22" s="2">
+        <v>125</v>
+      </c>
+      <c r="L22" s="2">
+        <v>125</v>
+      </c>
+      <c r="M22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="E23" t="str">
         <f t="shared" si="0"/>
         <v>Vehicle Wrap</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
+      <c r="H23" t="s">
+        <v>94</v>
+      </c>
       <c r="I23" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K23" s="2">
+        <v>1500</v>
+      </c>
+      <c r="L23" s="2">
+        <v>1500</v>
+      </c>
+      <c r="M23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="E24" t="str">
         <f t="shared" si="0"/>
         <v>Vinyl Banner</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
+      <c r="H24" t="s">
+        <v>95</v>
+      </c>
       <c r="I24" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K24" s="2">
+        <v>8</v>
+      </c>
+      <c r="L24" s="2">
+        <v>8</v>
+      </c>
+      <c r="M24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>51</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="E25" t="str">
         <f t="shared" si="0"/>
         <v>Vinyl Graphics</v>
       </c>
       <c r="F25">
         <v>1</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
+      <c r="H25" t="s">
+        <v>96</v>
+      </c>
       <c r="I25" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K25" s="2">
+        <v>15</v>
+      </c>
+      <c r="L25" s="2">
+        <v>15</v>
+      </c>
+      <c r="M25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" t="s">
         <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="E26" t="str">
         <f t="shared" si="0"/>
         <v>Wholesale Vendor</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
+      <c r="H26" t="s">
+        <v>97</v>
+      </c>
       <c r="I26" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K26" s="2">
+        <v>3</v>
+      </c>
+      <c r="L26" s="2">
+        <v>3</v>
+      </c>
+      <c r="M26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27" t="s">
         <v>53</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="E27" t="str">
         <f t="shared" si="0"/>
         <v>Yard Sign</v>
       </c>
       <c r="F27">
         <v>1</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
+      <c r="H27" t="s">
+        <v>98</v>
+      </c>
       <c r="I27" t="s">
         <v>10</v>
+      </c>
+      <c r="K27" s="2">
+        <v>6</v>
+      </c>
+      <c r="L27" s="2">
+        <v>6</v>
+      </c>
+      <c r="M27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F28" s="2">
+        <v>1</v>
+      </c>
+      <c r="G28" s="2">
+        <v>1</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="I28" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2">
+        <v>15.75</v>
+      </c>
+      <c r="L28" s="2">
+        <v>15.75</v>
+      </c>
+      <c r="M28" s="2">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J152">
     <sortCondition ref="A2:A152"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>