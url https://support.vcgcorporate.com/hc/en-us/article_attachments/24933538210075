--- v0 (2026-04-05)
+++ v1 (2026-08-02)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27425"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RickStewart\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RobertAchu\Desktop\import_spreadsheets\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:40009_{CA454E45-1344-4084-8258-0A92525A64D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5C0124A-2FB7-46AC-8723-C1CF858A4C0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38400" yWindow="0" windowWidth="32460" windowHeight="19140"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="default_inventory_041624" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="760" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="914" uniqueCount="372">
   <si>
     <t>category</t>
   </si>
   <si>
     <t>internal_label</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>quote_text</t>
   </si>
   <si>
     <t>print_on_quote</t>
   </si>
   <si>
     <t>taxable</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
@@ -670,57 +671,519 @@
     <t>Fluorescent lamp</t>
   </si>
   <si>
     <t>96" HO Fluorescent lamp</t>
   </si>
   <si>
     <t>HO Fluorescent Lamp (96")</t>
   </si>
   <si>
     <t>Sign Ballast</t>
   </si>
   <si>
     <t>Hatch ESB1040</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Subcontractor</t>
   </si>
   <si>
     <t>Wholesale Vendor - Subcontractor</t>
   </si>
   <si>
     <t>Wholesale Vendor - Subcontractor (describe)</t>
+  </si>
+  <si>
+    <t>unitcost</t>
+  </si>
+  <si>
+    <t>minprice</t>
+  </si>
+  <si>
+    <t>priceprotected</t>
+  </si>
+  <si>
+    <t>create placeholder values for column H, K, L, and M.</t>
+  </si>
+  <si>
+    <t>ALU-001</t>
+  </si>
+  <si>
+    <t>WHL-001</t>
+  </si>
+  <si>
+    <t>ALU-002</t>
+  </si>
+  <si>
+    <t>ALU-003</t>
+  </si>
+  <si>
+    <t>ALU-004</t>
+  </si>
+  <si>
+    <t>ALU-005</t>
+  </si>
+  <si>
+    <t>EQP-001</t>
+  </si>
+  <si>
+    <t>CAB-001</t>
+  </si>
+  <si>
+    <t>CAB-002</t>
+  </si>
+  <si>
+    <t>WHL-002</t>
+  </si>
+  <si>
+    <t>CAB-003</t>
+  </si>
+  <si>
+    <t>CAB-004</t>
+  </si>
+  <si>
+    <t>CAB-005</t>
+  </si>
+  <si>
+    <t>CAB-006</t>
+  </si>
+  <si>
+    <t>CAB-007</t>
+  </si>
+  <si>
+    <t>CAB-008</t>
+  </si>
+  <si>
+    <t>CAB-009</t>
+  </si>
+  <si>
+    <t>CAB-010</t>
+  </si>
+  <si>
+    <t>CAB-011</t>
+  </si>
+  <si>
+    <t>CAB-012</t>
+  </si>
+  <si>
+    <t>CAB-013</t>
+  </si>
+  <si>
+    <t>CAB-014</t>
+  </si>
+  <si>
+    <t>CAB-015</t>
+  </si>
+  <si>
+    <t>CAB-016</t>
+  </si>
+  <si>
+    <t>CHL-001</t>
+  </si>
+  <si>
+    <t>WHL-003</t>
+  </si>
+  <si>
+    <t>CHL-002</t>
+  </si>
+  <si>
+    <t>CHL-003</t>
+  </si>
+  <si>
+    <t>CHL-004</t>
+  </si>
+  <si>
+    <t>CHL-005</t>
+  </si>
+  <si>
+    <t>CHL-006</t>
+  </si>
+  <si>
+    <t>CHL-007</t>
+  </si>
+  <si>
+    <t>CHL-008</t>
+  </si>
+  <si>
+    <t>CHL-009</t>
+  </si>
+  <si>
+    <t>CHL-010</t>
+  </si>
+  <si>
+    <t>CHL-011</t>
+  </si>
+  <si>
+    <t>EQP-002</t>
+  </si>
+  <si>
+    <t>DIM-001</t>
+  </si>
+  <si>
+    <t>WHL-004</t>
+  </si>
+  <si>
+    <t>DIM-002</t>
+  </si>
+  <si>
+    <t>DIM-003</t>
+  </si>
+  <si>
+    <t>DIM-004</t>
+  </si>
+  <si>
+    <t>DIM-005</t>
+  </si>
+  <si>
+    <t>DIM-006</t>
+  </si>
+  <si>
+    <t>DIM-007</t>
+  </si>
+  <si>
+    <t>DIM-008</t>
+  </si>
+  <si>
+    <t>DIM-009</t>
+  </si>
+  <si>
+    <t>DIM-010</t>
+  </si>
+  <si>
+    <t>DIM-011</t>
+  </si>
+  <si>
+    <t>EXT-001</t>
+  </si>
+  <si>
+    <t>INS-001</t>
+  </si>
+  <si>
+    <t>MAG-001</t>
+  </si>
+  <si>
+    <t>WHL-005</t>
+  </si>
+  <si>
+    <t>MAG-002</t>
+  </si>
+  <si>
+    <t>MON-001</t>
+  </si>
+  <si>
+    <t>MON-002</t>
+  </si>
+  <si>
+    <t>MON-003</t>
+  </si>
+  <si>
+    <t>WHL-006</t>
+  </si>
+  <si>
+    <t>MON-004</t>
+  </si>
+  <si>
+    <t>MON-005</t>
+  </si>
+  <si>
+    <t>MON-006</t>
+  </si>
+  <si>
+    <t>MON-007</t>
+  </si>
+  <si>
+    <t>MON-008</t>
+  </si>
+  <si>
+    <t>MON-009</t>
+  </si>
+  <si>
+    <t>MON-010</t>
+  </si>
+  <si>
+    <t>MON-011</t>
+  </si>
+  <si>
+    <t>MON-012</t>
+  </si>
+  <si>
+    <t>MON-013</t>
+  </si>
+  <si>
+    <t>MON-014</t>
+  </si>
+  <si>
+    <t>MON-015</t>
+  </si>
+  <si>
+    <t>MON-016</t>
+  </si>
+  <si>
+    <t>MON-017</t>
+  </si>
+  <si>
+    <t>MON-018</t>
+  </si>
+  <si>
+    <t>PRM-001</t>
+  </si>
+  <si>
+    <t>PLY-001</t>
+  </si>
+  <si>
+    <t>WHL-007</t>
+  </si>
+  <si>
+    <t>PLY-002</t>
+  </si>
+  <si>
+    <t>PLY-003</t>
+  </si>
+  <si>
+    <t>PYL-001</t>
+  </si>
+  <si>
+    <t>PYL-002</t>
+  </si>
+  <si>
+    <t>PYL-003</t>
+  </si>
+  <si>
+    <t>WHL-008</t>
+  </si>
+  <si>
+    <t>PYL-004</t>
+  </si>
+  <si>
+    <t>PYL-005</t>
+  </si>
+  <si>
+    <t>PYL-006</t>
+  </si>
+  <si>
+    <t>PYL-007</t>
+  </si>
+  <si>
+    <t>PYL-008</t>
+  </si>
+  <si>
+    <t>PYL-009</t>
+  </si>
+  <si>
+    <t>PYL-010</t>
+  </si>
+  <si>
+    <t>PYL-011</t>
+  </si>
+  <si>
+    <t>PYL-012</t>
+  </si>
+  <si>
+    <t>PYL-013</t>
+  </si>
+  <si>
+    <t>PYL-014</t>
+  </si>
+  <si>
+    <t>PYL-015</t>
+  </si>
+  <si>
+    <t>PYL-016</t>
+  </si>
+  <si>
+    <t>PYL-017</t>
+  </si>
+  <si>
+    <t>PYL-018</t>
+  </si>
+  <si>
+    <t>PYL-019</t>
+  </si>
+  <si>
+    <t>PYL-020</t>
+  </si>
+  <si>
+    <t>WHL-009</t>
+  </si>
+  <si>
+    <t>SND-001</t>
+  </si>
+  <si>
+    <t>SND-002</t>
+  </si>
+  <si>
+    <t>SVC-001</t>
+  </si>
+  <si>
+    <t>EQP-003</t>
+  </si>
+  <si>
+    <t>SHP-001</t>
+  </si>
+  <si>
+    <t>SHO-001</t>
+  </si>
+  <si>
+    <t>SHO-002</t>
+  </si>
+  <si>
+    <t>SRV-001</t>
+  </si>
+  <si>
+    <t>VEH-001</t>
+  </si>
+  <si>
+    <t>WHL-010</t>
+  </si>
+  <si>
+    <t>VEH-002</t>
+  </si>
+  <si>
+    <t>VEH-003</t>
+  </si>
+  <si>
+    <t>VEH-004</t>
+  </si>
+  <si>
+    <t>VEH-005</t>
+  </si>
+  <si>
+    <t>VEH-006</t>
+  </si>
+  <si>
+    <t>VEH-007</t>
+  </si>
+  <si>
+    <t>VEH-008</t>
+  </si>
+  <si>
+    <t>VBN-001</t>
+  </si>
+  <si>
+    <t>WHL-011</t>
+  </si>
+  <si>
+    <t>VBN-002</t>
+  </si>
+  <si>
+    <t>VBN-003</t>
+  </si>
+  <si>
+    <t>VBN-004</t>
+  </si>
+  <si>
+    <t>VBN-005</t>
+  </si>
+  <si>
+    <t>VBN-006</t>
+  </si>
+  <si>
+    <t>VBN-007</t>
+  </si>
+  <si>
+    <t>VBN-008</t>
+  </si>
+  <si>
+    <t>VBN-009</t>
+  </si>
+  <si>
+    <t>VBN-010</t>
+  </si>
+  <si>
+    <t>VBN-011</t>
+  </si>
+  <si>
+    <t>VGR-001</t>
+  </si>
+  <si>
+    <t>VGR-002</t>
+  </si>
+  <si>
+    <t>VGR-003</t>
+  </si>
+  <si>
+    <t>VGR-004</t>
+  </si>
+  <si>
+    <t>VGR-005</t>
+  </si>
+  <si>
+    <t>VGR-006</t>
+  </si>
+  <si>
+    <t>WHL-012</t>
+  </si>
+  <si>
+    <t>VGR-007</t>
+  </si>
+  <si>
+    <t>YRD-001</t>
+  </si>
+  <si>
+    <t>WHL-013</t>
+  </si>
+  <si>
+    <t>YRD-002</t>
+  </si>
+  <si>
+    <t>YRD-003</t>
+  </si>
+  <si>
+    <t>CUS-001</t>
+  </si>
+  <si>
+    <t>EXT-002</t>
+  </si>
+  <si>
+    <t>OTH-001</t>
+  </si>
+  <si>
+    <t>ALU-006</t>
+  </si>
+  <si>
+    <t>VBN-012</t>
+  </si>
+  <si>
+    <t>EXT-003</t>
+  </si>
+  <si>
+    <t>MAT-001</t>
+  </si>
+  <si>
+    <t>MAT-002</t>
+  </si>
+  <si>
+    <t>SUB-001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="18" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -810,50 +1273,56 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1153,53 +1622,54 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1215,51 +1685,55 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1534,3548 +2008,5363 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J151"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:T151"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="R33" sqref="R33"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="48" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="50.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K1" t="s">
+        <v>218</v>
+      </c>
+      <c r="L1" t="s">
+        <v>219</v>
+      </c>
+      <c r="M1" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
         <v>1</v>
       </c>
       <c r="G2">
         <v>1</v>
       </c>
+      <c r="H2" t="s">
+        <v>222</v>
+      </c>
       <c r="I2" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K2">
+        <v>12</v>
+      </c>
+      <c r="L2">
+        <v>12</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
+      <c r="H3" t="s">
+        <v>223</v>
+      </c>
       <c r="I3" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
+      <c r="H4" t="s">
+        <v>224</v>
+      </c>
       <c r="I4" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K4">
+        <v>15</v>
+      </c>
+      <c r="L4">
+        <v>15</v>
+      </c>
+      <c r="M4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
+      <c r="H5" t="s">
+        <v>225</v>
+      </c>
       <c r="I5" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K5">
+        <v>15</v>
+      </c>
+      <c r="L5">
+        <v>15</v>
+      </c>
+      <c r="M5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
+      <c r="H6" t="s">
+        <v>226</v>
+      </c>
       <c r="I6" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K6">
+        <v>18</v>
+      </c>
+      <c r="L6">
+        <v>18</v>
+      </c>
+      <c r="M6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7">
         <v>1</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
+      <c r="H7" t="s">
+        <v>227</v>
+      </c>
       <c r="I7" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K7">
+        <v>18</v>
+      </c>
+      <c r="L7">
+        <v>18</v>
+      </c>
+      <c r="M7">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
+      <c r="H8" t="s">
+        <v>228</v>
+      </c>
       <c r="I8" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K8">
+        <v>125</v>
+      </c>
+      <c r="L8">
+        <v>125</v>
+      </c>
+      <c r="M8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
         <v>1</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
+      <c r="H9" t="s">
+        <v>229</v>
+      </c>
       <c r="I9" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K9">
+        <v>25</v>
+      </c>
+      <c r="L9">
+        <v>25</v>
+      </c>
+      <c r="M9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
+      <c r="H10" t="s">
+        <v>230</v>
+      </c>
       <c r="I10" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K10">
+        <v>55</v>
+      </c>
+      <c r="L10">
+        <v>55</v>
+      </c>
+      <c r="M10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
+      <c r="H11" t="s">
+        <v>231</v>
+      </c>
       <c r="I11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K11">
+        <v>0</v>
+      </c>
+      <c r="L11">
+        <v>0</v>
+      </c>
+      <c r="M11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
+      <c r="H12" t="s">
+        <v>232</v>
+      </c>
       <c r="I12" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K12">
+        <v>75</v>
+      </c>
+      <c r="L12">
+        <v>75</v>
+      </c>
+      <c r="M12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
+      <c r="H13" t="s">
+        <v>233</v>
+      </c>
       <c r="I13" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K13">
+        <v>55</v>
+      </c>
+      <c r="L13">
+        <v>55</v>
+      </c>
+      <c r="M13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14">
         <v>1</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
+      <c r="H14" t="s">
+        <v>234</v>
+      </c>
       <c r="I14" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K14">
+        <v>55</v>
+      </c>
+      <c r="L14">
+        <v>55</v>
+      </c>
+      <c r="M14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15">
         <v>1</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
+      <c r="H15" t="s">
+        <v>235</v>
+      </c>
       <c r="I15" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K15">
+        <v>45</v>
+      </c>
+      <c r="L15">
+        <v>45</v>
+      </c>
+      <c r="M15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
+      <c r="H16" t="s">
+        <v>236</v>
+      </c>
       <c r="I16" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K16">
+        <v>50</v>
+      </c>
+      <c r="L16">
+        <v>50</v>
+      </c>
+      <c r="M16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>35</v>
       </c>
       <c r="F17">
         <v>1</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
+      <c r="H17" t="s">
+        <v>237</v>
+      </c>
       <c r="I17" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K17">
+        <v>55</v>
+      </c>
+      <c r="L17">
+        <v>55</v>
+      </c>
+      <c r="M17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18">
         <v>1</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
+      <c r="H18" t="s">
+        <v>238</v>
+      </c>
       <c r="I18" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K18">
+        <v>55</v>
+      </c>
+      <c r="L18">
+        <v>55</v>
+      </c>
+      <c r="M18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>37</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
+      <c r="H19" t="s">
+        <v>239</v>
+      </c>
       <c r="I19" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K19">
+        <v>55</v>
+      </c>
+      <c r="L19">
+        <v>55</v>
+      </c>
+      <c r="M19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>38</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
+      <c r="H20" t="s">
+        <v>240</v>
+      </c>
       <c r="I20" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K20">
+        <v>70</v>
+      </c>
+      <c r="L20">
+        <v>70</v>
+      </c>
+      <c r="M20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>39</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="E21" t="s">
         <v>39</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
+      <c r="H21" t="s">
+        <v>241</v>
+      </c>
       <c r="I21" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K21">
+        <v>85</v>
+      </c>
+      <c r="L21">
+        <v>85</v>
+      </c>
+      <c r="M21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
         <v>40</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="E22" t="s">
         <v>40</v>
       </c>
       <c r="F22">
         <v>1</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
+      <c r="H22" t="s">
+        <v>242</v>
+      </c>
       <c r="I22" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K22">
+        <v>60</v>
+      </c>
+      <c r="L22">
+        <v>60</v>
+      </c>
+      <c r="M22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>41</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
+      <c r="H23" t="s">
+        <v>243</v>
+      </c>
       <c r="I23" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K23">
+        <v>65</v>
+      </c>
+      <c r="L23">
+        <v>65</v>
+      </c>
+      <c r="M23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
         <v>42</v>
       </c>
       <c r="C24" t="s">
         <v>42</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
+      <c r="H24" t="s">
+        <v>244</v>
+      </c>
       <c r="I24" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K24">
+        <v>55</v>
+      </c>
+      <c r="L24">
+        <v>55</v>
+      </c>
+      <c r="M24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>43</v>
       </c>
       <c r="C25" t="s">
         <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>43</v>
       </c>
       <c r="F25">
         <v>1</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
+      <c r="H25" t="s">
+        <v>245</v>
+      </c>
       <c r="I25" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K25">
+        <v>35</v>
+      </c>
+      <c r="L25">
+        <v>35</v>
+      </c>
+      <c r="M25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26" t="s">
         <v>45</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="E26" t="s">
         <v>46</v>
       </c>
       <c r="F26">
         <v>1</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
+      <c r="H26" t="s">
+        <v>246</v>
+      </c>
       <c r="I26" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K26">
+        <v>22</v>
+      </c>
+      <c r="L26">
+        <v>22</v>
+      </c>
+      <c r="M26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>13</v>
       </c>
       <c r="B27" t="s">
         <v>48</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
       <c r="F27">
         <v>1</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
+      <c r="H27" t="s">
+        <v>247</v>
+      </c>
       <c r="I27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K27">
+        <v>0</v>
+      </c>
+      <c r="L27">
+        <v>0</v>
+      </c>
+      <c r="M27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28" t="s">
         <v>49</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28">
         <v>1</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
+      <c r="H28" t="s">
+        <v>248</v>
+      </c>
       <c r="I28" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K28">
+        <v>26</v>
+      </c>
+      <c r="L28">
+        <v>26</v>
+      </c>
+      <c r="M28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29" t="s">
         <v>50</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29">
         <v>1</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
+      <c r="H29" t="s">
+        <v>249</v>
+      </c>
       <c r="I29" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K29">
+        <v>24</v>
+      </c>
+      <c r="L29">
+        <v>24</v>
+      </c>
+      <c r="M29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30" t="s">
         <v>51</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30">
         <v>1</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
+      <c r="H30" t="s">
+        <v>250</v>
+      </c>
       <c r="I30" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K30">
+        <v>30</v>
+      </c>
+      <c r="L30">
+        <v>30</v>
+      </c>
+      <c r="M30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31" t="s">
         <v>52</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31">
         <v>1</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
+      <c r="H31" t="s">
+        <v>251</v>
+      </c>
       <c r="I31" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K31">
+        <v>24</v>
+      </c>
+      <c r="L31">
+        <v>24</v>
+      </c>
+      <c r="M31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32" t="s">
         <v>53</v>
       </c>
       <c r="C32" t="s">
         <v>53</v>
       </c>
       <c r="E32" t="s">
         <v>53</v>
       </c>
       <c r="F32">
         <v>1</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
+      <c r="H32" t="s">
+        <v>252</v>
+      </c>
       <c r="I32" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K32">
+        <v>25</v>
+      </c>
+      <c r="L32">
+        <v>25</v>
+      </c>
+      <c r="M32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33" t="s">
         <v>54</v>
       </c>
       <c r="C33" t="s">
         <v>54</v>
       </c>
       <c r="E33" t="s">
         <v>54</v>
       </c>
       <c r="F33">
         <v>1</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
+      <c r="H33" t="s">
+        <v>253</v>
+      </c>
       <c r="I33" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K33">
+        <v>28</v>
+      </c>
+      <c r="L33">
+        <v>28</v>
+      </c>
+      <c r="M33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34" t="s">
         <v>55</v>
       </c>
       <c r="C34" t="s">
         <v>55</v>
       </c>
       <c r="E34" t="s">
         <v>55</v>
       </c>
       <c r="F34">
         <v>1</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
+      <c r="H34" t="s">
+        <v>254</v>
+      </c>
       <c r="I34" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K34">
+        <v>8</v>
+      </c>
+      <c r="L34">
+        <v>8</v>
+      </c>
+      <c r="M34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35" t="s">
         <v>56</v>
       </c>
       <c r="C35" t="s">
         <v>56</v>
       </c>
       <c r="E35" t="s">
         <v>56</v>
       </c>
       <c r="F35">
         <v>1</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
+      <c r="H35" t="s">
+        <v>255</v>
+      </c>
       <c r="I35" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K35">
+        <v>12</v>
+      </c>
+      <c r="L35">
+        <v>12</v>
+      </c>
+      <c r="M35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36" t="s">
         <v>57</v>
       </c>
       <c r="C36" t="s">
         <v>57</v>
       </c>
       <c r="E36" t="s">
         <v>57</v>
       </c>
       <c r="F36">
         <v>1</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
+      <c r="H36" t="s">
+        <v>256</v>
+      </c>
       <c r="I36" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K36">
+        <v>18</v>
+      </c>
+      <c r="L36">
+        <v>18</v>
+      </c>
+      <c r="M36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37" t="s">
         <v>58</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="E37" t="s">
         <v>58</v>
       </c>
       <c r="F37">
         <v>1</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
+      <c r="H37" t="s">
+        <v>257</v>
+      </c>
       <c r="I37" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K37">
+        <v>15</v>
+      </c>
+      <c r="L37">
+        <v>15</v>
+      </c>
+      <c r="M37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" t="s">
         <v>59</v>
       </c>
       <c r="C38" t="s">
         <v>59</v>
       </c>
       <c r="E38" t="s">
         <v>60</v>
       </c>
       <c r="F38">
         <v>1</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
+      <c r="H38" t="s">
+        <v>258</v>
+      </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K38">
+        <v>225</v>
+      </c>
+      <c r="L38">
+        <v>225</v>
+      </c>
+      <c r="M38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39" t="s">
         <v>62</v>
       </c>
       <c r="C39" t="s">
         <v>62</v>
       </c>
       <c r="E39" t="s">
         <v>62</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
+      <c r="H39" t="s">
+        <v>259</v>
+      </c>
       <c r="I39" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K39">
+        <v>10</v>
+      </c>
+      <c r="L39">
+        <v>10</v>
+      </c>
+      <c r="M39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>13</v>
       </c>
       <c r="B40" t="s">
         <v>63</v>
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="E40" t="s">
         <v>62</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
+      <c r="H40" t="s">
+        <v>260</v>
+      </c>
       <c r="I40" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K40">
+        <v>0</v>
+      </c>
+      <c r="L40">
+        <v>0</v>
+      </c>
+      <c r="M40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>61</v>
       </c>
       <c r="B41" t="s">
         <v>64</v>
       </c>
       <c r="C41" t="s">
         <v>64</v>
       </c>
       <c r="E41" t="s">
         <v>64</v>
       </c>
       <c r="F41">
         <v>1</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
+      <c r="H41" t="s">
+        <v>261</v>
+      </c>
       <c r="I41" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K41">
+        <v>14</v>
+      </c>
+      <c r="L41">
+        <v>14</v>
+      </c>
+      <c r="M41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42" t="s">
         <v>65</v>
       </c>
       <c r="C42" t="s">
         <v>65</v>
       </c>
       <c r="E42" t="s">
         <v>65</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
+      <c r="H42" t="s">
+        <v>262</v>
+      </c>
       <c r="I42" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K42">
+        <v>6</v>
+      </c>
+      <c r="L42">
+        <v>6</v>
+      </c>
+      <c r="M42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43" t="s">
         <v>66</v>
       </c>
       <c r="C43" t="s">
         <v>66</v>
       </c>
       <c r="E43" t="s">
         <v>66</v>
       </c>
       <c r="F43">
         <v>1</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
+      <c r="H43" t="s">
+        <v>263</v>
+      </c>
       <c r="I43" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K43">
+        <v>25</v>
+      </c>
+      <c r="L43">
+        <v>25</v>
+      </c>
+      <c r="M43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44" t="s">
         <v>68</v>
       </c>
       <c r="C44" t="s">
         <v>68</v>
       </c>
       <c r="E44" t="s">
         <v>68</v>
       </c>
       <c r="F44">
         <v>1</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
+      <c r="H44" t="s">
+        <v>264</v>
+      </c>
       <c r="I44" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K44">
+        <v>16</v>
+      </c>
+      <c r="L44">
+        <v>16</v>
+      </c>
+      <c r="M44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45" t="s">
         <v>69</v>
       </c>
       <c r="C45" t="s">
         <v>69</v>
       </c>
       <c r="E45" t="s">
         <v>69</v>
       </c>
       <c r="F45">
         <v>1</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
+      <c r="H45" t="s">
+        <v>265</v>
+      </c>
       <c r="I45" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K45">
+        <v>10</v>
+      </c>
+      <c r="L45">
+        <v>10</v>
+      </c>
+      <c r="M45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46" t="s">
         <v>70</v>
       </c>
       <c r="C46" t="s">
         <v>70</v>
       </c>
       <c r="E46" t="s">
         <v>70</v>
       </c>
       <c r="F46">
         <v>1</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
+      <c r="H46" t="s">
+        <v>266</v>
+      </c>
       <c r="I46" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K46">
+        <v>12</v>
+      </c>
+      <c r="L46">
+        <v>12</v>
+      </c>
+      <c r="M46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47" t="s">
         <v>71</v>
       </c>
       <c r="C47" t="s">
         <v>71</v>
       </c>
       <c r="E47" t="s">
         <v>71</v>
       </c>
       <c r="F47">
         <v>1</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
+      <c r="H47" t="s">
+        <v>267</v>
+      </c>
       <c r="I47" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K47">
+        <v>8</v>
+      </c>
+      <c r="L47">
+        <v>8</v>
+      </c>
+      <c r="M47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48" t="s">
         <v>72</v>
       </c>
       <c r="C48" t="s">
         <v>72</v>
       </c>
       <c r="E48" t="s">
         <v>72</v>
       </c>
       <c r="F48">
         <v>1</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
+      <c r="H48" t="s">
+        <v>268</v>
+      </c>
       <c r="I48" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K48">
+        <v>5</v>
+      </c>
+      <c r="L48">
+        <v>5</v>
+      </c>
+      <c r="M48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49" t="s">
         <v>73</v>
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="E49" t="s">
         <v>73</v>
       </c>
       <c r="F49">
         <v>1</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
+      <c r="H49" t="s">
+        <v>269</v>
+      </c>
       <c r="I49" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K49">
+        <v>4</v>
+      </c>
+      <c r="L49">
+        <v>4</v>
+      </c>
+      <c r="M49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50" t="s">
         <v>74</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="E50" t="s">
         <v>74</v>
       </c>
       <c r="F50">
         <v>1</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
+      <c r="H50" t="s">
+        <v>270</v>
+      </c>
       <c r="I50" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K50">
+        <v>3</v>
+      </c>
+      <c r="L50">
+        <v>3</v>
+      </c>
+      <c r="M50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51" t="s">
         <v>76</v>
       </c>
       <c r="C51" t="s">
         <v>76</v>
       </c>
       <c r="E51" t="s">
         <v>76</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
+      <c r="H51" t="s">
+        <v>271</v>
+      </c>
       <c r="I51" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K51">
+        <v>2</v>
+      </c>
+      <c r="L51">
+        <v>2</v>
+      </c>
+      <c r="M51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52" t="s">
         <v>78</v>
       </c>
       <c r="C52" t="s">
         <v>78</v>
       </c>
       <c r="E52" t="s">
         <v>79</v>
       </c>
       <c r="F52">
         <v>1</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
+      <c r="H52" t="s">
+        <v>272</v>
+      </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K52">
+        <v>65</v>
+      </c>
+      <c r="L52">
+        <v>65</v>
+      </c>
+      <c r="M52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53" t="s">
         <v>81</v>
       </c>
       <c r="C53" t="s">
         <v>81</v>
       </c>
       <c r="E53" t="s">
         <v>81</v>
       </c>
       <c r="F53">
         <v>1</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
+      <c r="H53" t="s">
+        <v>273</v>
+      </c>
       <c r="I53" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K53">
+        <v>8</v>
+      </c>
+      <c r="L53">
+        <v>8</v>
+      </c>
+      <c r="M53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
         <v>13</v>
       </c>
       <c r="B54" t="s">
         <v>82</v>
       </c>
       <c r="C54" t="s">
         <v>82</v>
       </c>
       <c r="E54" t="s">
         <v>81</v>
       </c>
       <c r="F54">
         <v>1</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
+      <c r="H54" t="s">
+        <v>274</v>
+      </c>
       <c r="I54" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K54">
+        <v>0</v>
+      </c>
+      <c r="L54">
+        <v>0</v>
+      </c>
+      <c r="M54">
+        <v>0</v>
+      </c>
+      <c r="T54" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="55" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55" t="s">
         <v>83</v>
       </c>
       <c r="C55" t="s">
         <v>83</v>
       </c>
       <c r="E55" t="s">
         <v>83</v>
       </c>
       <c r="F55">
         <v>1</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
+      <c r="H55" t="s">
+        <v>275</v>
+      </c>
       <c r="I55" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K55">
+        <v>8</v>
+      </c>
+      <c r="L55">
+        <v>8</v>
+      </c>
+      <c r="M55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56" t="s">
         <v>85</v>
       </c>
       <c r="C56" t="s">
         <v>85</v>
       </c>
       <c r="E56" t="s">
         <v>86</v>
       </c>
       <c r="F56">
         <v>1</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
+      <c r="H56" t="s">
+        <v>276</v>
+      </c>
       <c r="I56" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K56">
+        <v>70</v>
+      </c>
+      <c r="L56">
+        <v>70</v>
+      </c>
+      <c r="M56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57" t="s">
         <v>87</v>
       </c>
       <c r="C57" t="s">
         <v>87</v>
       </c>
       <c r="E57" t="s">
         <v>86</v>
       </c>
       <c r="F57">
         <v>1</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
+      <c r="H57" t="s">
+        <v>277</v>
+      </c>
       <c r="I57" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K57">
+        <v>75</v>
+      </c>
+      <c r="L57">
+        <v>75</v>
+      </c>
+      <c r="M57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58" t="s">
         <v>88</v>
       </c>
       <c r="C58" t="s">
         <v>88</v>
       </c>
       <c r="E58" t="s">
         <v>86</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
+      <c r="H58" t="s">
+        <v>278</v>
+      </c>
       <c r="I58" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K58">
+        <v>65</v>
+      </c>
+      <c r="L58">
+        <v>65</v>
+      </c>
+      <c r="M58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>13</v>
       </c>
       <c r="B59" t="s">
         <v>89</v>
       </c>
       <c r="C59" t="s">
         <v>89</v>
       </c>
       <c r="E59" t="s">
         <v>86</v>
       </c>
       <c r="F59">
         <v>1</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
+      <c r="H59" t="s">
+        <v>279</v>
+      </c>
       <c r="I59" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K59">
+        <v>0</v>
+      </c>
+      <c r="L59">
+        <v>0</v>
+      </c>
+      <c r="M59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60" t="s">
         <v>90</v>
       </c>
       <c r="C60" t="s">
         <v>90</v>
       </c>
       <c r="E60" t="s">
         <v>90</v>
       </c>
       <c r="F60">
         <v>1</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
+      <c r="H60" t="s">
+        <v>280</v>
+      </c>
       <c r="I60" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K60">
+        <v>45</v>
+      </c>
+      <c r="L60">
+        <v>45</v>
+      </c>
+      <c r="M60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61" t="s">
         <v>91</v>
       </c>
       <c r="C61" t="s">
         <v>91</v>
       </c>
       <c r="E61" t="s">
         <v>90</v>
       </c>
       <c r="F61">
         <v>1</v>
       </c>
       <c r="G61">
         <v>1</v>
       </c>
+      <c r="H61" t="s">
+        <v>281</v>
+      </c>
       <c r="I61" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K61">
+        <v>200</v>
+      </c>
+      <c r="L61">
+        <v>200</v>
+      </c>
+      <c r="M61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62" t="s">
         <v>92</v>
       </c>
       <c r="C62" t="s">
         <v>92</v>
       </c>
       <c r="E62" t="s">
         <v>92</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
+      <c r="H62" t="s">
+        <v>282</v>
+      </c>
       <c r="I62" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K62">
+        <v>30</v>
+      </c>
+      <c r="L62">
+        <v>30</v>
+      </c>
+      <c r="M62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>84</v>
       </c>
       <c r="B63" t="s">
         <v>93</v>
       </c>
       <c r="C63" t="s">
         <v>93</v>
       </c>
       <c r="E63" t="s">
         <v>93</v>
       </c>
       <c r="F63">
         <v>1</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
+      <c r="H63" t="s">
+        <v>283</v>
+      </c>
       <c r="I63" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K63">
+        <v>85</v>
+      </c>
+      <c r="L63">
+        <v>85</v>
+      </c>
+      <c r="M63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>84</v>
       </c>
       <c r="B64" t="s">
         <v>94</v>
       </c>
       <c r="C64" t="s">
         <v>94</v>
       </c>
       <c r="E64" t="s">
         <v>94</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
+      <c r="H64" t="s">
+        <v>284</v>
+      </c>
       <c r="I64" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K64">
+        <v>65</v>
+      </c>
+      <c r="L64">
+        <v>65</v>
+      </c>
+      <c r="M64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>84</v>
       </c>
       <c r="B65" t="s">
         <v>95</v>
       </c>
       <c r="C65" t="s">
         <v>95</v>
       </c>
       <c r="E65" t="s">
         <v>95</v>
       </c>
       <c r="F65">
         <v>1</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
+      <c r="H65" t="s">
+        <v>285</v>
+      </c>
       <c r="I65" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K65">
+        <v>65</v>
+      </c>
+      <c r="L65">
+        <v>65</v>
+      </c>
+      <c r="M65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>84</v>
       </c>
       <c r="B66" t="s">
         <v>96</v>
       </c>
       <c r="C66" t="s">
         <v>96</v>
       </c>
       <c r="E66" t="s">
         <v>96</v>
       </c>
       <c r="F66">
         <v>1</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
+      <c r="H66" t="s">
+        <v>286</v>
+      </c>
       <c r="I66" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K66">
+        <v>65</v>
+      </c>
+      <c r="L66">
+        <v>65</v>
+      </c>
+      <c r="M66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>84</v>
       </c>
       <c r="B67" t="s">
         <v>97</v>
       </c>
       <c r="C67" t="s">
         <v>97</v>
       </c>
       <c r="E67" t="s">
         <v>97</v>
       </c>
       <c r="F67">
         <v>1</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
+      <c r="H67" t="s">
+        <v>287</v>
+      </c>
       <c r="I67" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K67">
+        <v>65</v>
+      </c>
+      <c r="L67">
+        <v>65</v>
+      </c>
+      <c r="M67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>84</v>
       </c>
       <c r="B68" t="s">
         <v>98</v>
       </c>
       <c r="C68" t="s">
         <v>98</v>
       </c>
       <c r="E68" t="s">
         <v>98</v>
       </c>
       <c r="F68">
         <v>1</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
+      <c r="H68" t="s">
+        <v>288</v>
+      </c>
       <c r="I68" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K68">
+        <v>65</v>
+      </c>
+      <c r="L68">
+        <v>65</v>
+      </c>
+      <c r="M68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>84</v>
       </c>
       <c r="B69" t="s">
         <v>99</v>
       </c>
       <c r="C69" t="s">
         <v>99</v>
       </c>
       <c r="E69" t="s">
         <v>99</v>
       </c>
       <c r="F69">
         <v>1</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
+      <c r="H69" t="s">
+        <v>289</v>
+      </c>
       <c r="I69" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K69">
+        <v>65</v>
+      </c>
+      <c r="L69">
+        <v>65</v>
+      </c>
+      <c r="M69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>84</v>
       </c>
       <c r="B70" t="s">
         <v>100</v>
       </c>
       <c r="C70" t="s">
         <v>100</v>
       </c>
       <c r="E70" t="s">
         <v>100</v>
       </c>
       <c r="F70">
         <v>1</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
+      <c r="H70" t="s">
+        <v>290</v>
+      </c>
       <c r="I70" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K70">
+        <v>65</v>
+      </c>
+      <c r="L70">
+        <v>65</v>
+      </c>
+      <c r="M70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>84</v>
       </c>
       <c r="B71" t="s">
         <v>101</v>
       </c>
       <c r="C71" t="s">
         <v>101</v>
       </c>
       <c r="E71" t="s">
         <v>101</v>
       </c>
       <c r="F71">
         <v>1</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
+      <c r="H71" t="s">
+        <v>291</v>
+      </c>
       <c r="I71" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K71">
+        <v>80</v>
+      </c>
+      <c r="L71">
+        <v>80</v>
+      </c>
+      <c r="M71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>84</v>
       </c>
       <c r="B72" t="s">
         <v>102</v>
       </c>
       <c r="C72" t="s">
         <v>102</v>
       </c>
       <c r="E72" t="s">
         <v>102</v>
       </c>
       <c r="F72">
         <v>1</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
+      <c r="H72" t="s">
+        <v>292</v>
+      </c>
       <c r="I72" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K72">
+        <v>95</v>
+      </c>
+      <c r="L72">
+        <v>95</v>
+      </c>
+      <c r="M72">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>84</v>
       </c>
       <c r="B73" t="s">
         <v>103</v>
       </c>
       <c r="C73" t="s">
         <v>103</v>
       </c>
       <c r="E73" t="s">
         <v>103</v>
       </c>
       <c r="F73">
         <v>1</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
+      <c r="H73" t="s">
+        <v>293</v>
+      </c>
       <c r="I73" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K73">
+        <v>65</v>
+      </c>
+      <c r="L73">
+        <v>65</v>
+      </c>
+      <c r="M73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>84</v>
       </c>
       <c r="B74" t="s">
         <v>104</v>
       </c>
       <c r="C74" t="s">
         <v>104</v>
       </c>
       <c r="E74" t="s">
         <v>104</v>
       </c>
       <c r="F74">
         <v>1</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
+      <c r="H74" t="s">
+        <v>294</v>
+      </c>
       <c r="I74" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K74">
+        <v>65</v>
+      </c>
+      <c r="L74">
+        <v>65</v>
+      </c>
+      <c r="M74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>105</v>
       </c>
       <c r="B75" t="s">
         <v>106</v>
       </c>
       <c r="C75" t="s">
         <v>106</v>
       </c>
       <c r="E75" t="s">
         <v>106</v>
       </c>
       <c r="F75">
         <v>1</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
+      <c r="H75" t="s">
+        <v>295</v>
+      </c>
       <c r="I75" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K75">
+        <v>150</v>
+      </c>
+      <c r="L75">
+        <v>150</v>
+      </c>
+      <c r="M75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>107</v>
       </c>
       <c r="B76" t="s">
         <v>108</v>
       </c>
       <c r="C76" t="s">
         <v>108</v>
       </c>
       <c r="E76" t="s">
         <v>109</v>
       </c>
       <c r="F76">
         <v>1</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
+      <c r="H76" t="s">
+        <v>296</v>
+      </c>
       <c r="I76" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K76">
+        <v>12</v>
+      </c>
+      <c r="L76">
+        <v>12</v>
+      </c>
+      <c r="M76">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>13</v>
       </c>
       <c r="B77" t="s">
         <v>110</v>
       </c>
       <c r="C77" t="s">
         <v>110</v>
       </c>
       <c r="E77" t="s">
         <v>108</v>
       </c>
       <c r="F77">
         <v>1</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
+      <c r="H77" t="s">
+        <v>297</v>
+      </c>
       <c r="I77" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K77">
+        <v>0</v>
+      </c>
+      <c r="L77">
+        <v>0</v>
+      </c>
+      <c r="M77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>107</v>
       </c>
       <c r="B78" t="s">
         <v>111</v>
       </c>
       <c r="C78" t="s">
         <v>111</v>
       </c>
       <c r="E78" t="s">
         <v>111</v>
       </c>
       <c r="F78">
         <v>1</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
+      <c r="H78" t="s">
+        <v>298</v>
+      </c>
       <c r="I78" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K78">
+        <v>18</v>
+      </c>
+      <c r="L78">
+        <v>18</v>
+      </c>
+      <c r="M78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>107</v>
       </c>
       <c r="B79" t="s">
         <v>112</v>
       </c>
       <c r="C79" t="s">
         <v>112</v>
       </c>
       <c r="E79" t="s">
         <v>112</v>
       </c>
       <c r="F79">
         <v>1</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
+      <c r="H79" t="s">
+        <v>299</v>
+      </c>
       <c r="I79" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K79">
+        <v>45</v>
+      </c>
+      <c r="L79">
+        <v>45</v>
+      </c>
+      <c r="M79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>113</v>
       </c>
       <c r="B80" t="s">
         <v>114</v>
       </c>
       <c r="C80" t="s">
         <v>114</v>
       </c>
       <c r="E80" t="s">
         <v>115</v>
       </c>
       <c r="F80">
         <v>1</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
+      <c r="H80" t="s">
+        <v>300</v>
+      </c>
       <c r="I80" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K80">
+        <v>65</v>
+      </c>
+      <c r="L80">
+        <v>65</v>
+      </c>
+      <c r="M80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>113</v>
       </c>
       <c r="B81" t="s">
         <v>116</v>
       </c>
       <c r="C81" t="s">
         <v>116</v>
       </c>
       <c r="E81" t="s">
         <v>115</v>
       </c>
       <c r="F81">
         <v>1</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
+      <c r="H81" t="s">
+        <v>301</v>
+      </c>
       <c r="I81" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K81">
+        <v>70</v>
+      </c>
+      <c r="L81">
+        <v>70</v>
+      </c>
+      <c r="M81">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>113</v>
       </c>
       <c r="B82" t="s">
         <v>117</v>
       </c>
       <c r="C82" t="s">
         <v>117</v>
       </c>
       <c r="E82" t="s">
         <v>117</v>
       </c>
       <c r="F82">
         <v>1</v>
       </c>
       <c r="G82">
         <v>1</v>
       </c>
+      <c r="H82" t="s">
+        <v>302</v>
+      </c>
       <c r="I82" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K82">
+        <v>85</v>
+      </c>
+      <c r="L82">
+        <v>85</v>
+      </c>
+      <c r="M82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>13</v>
       </c>
       <c r="B83" t="s">
         <v>118</v>
       </c>
       <c r="C83" t="s">
         <v>118</v>
       </c>
       <c r="E83" t="s">
         <v>115</v>
       </c>
       <c r="F83">
         <v>1</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
+      <c r="H83" t="s">
+        <v>303</v>
+      </c>
       <c r="I83" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K83">
+        <v>0</v>
+      </c>
+      <c r="L83">
+        <v>0</v>
+      </c>
+      <c r="M83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>113</v>
       </c>
       <c r="B84" t="s">
         <v>119</v>
       </c>
       <c r="C84" t="s">
         <v>119</v>
       </c>
       <c r="E84" t="s">
         <v>119</v>
       </c>
       <c r="F84">
         <v>1</v>
       </c>
       <c r="G84">
         <v>1</v>
       </c>
+      <c r="H84" t="s">
+        <v>304</v>
+      </c>
       <c r="I84" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K84">
+        <v>350</v>
+      </c>
+      <c r="L84">
+        <v>350</v>
+      </c>
+      <c r="M84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>113</v>
       </c>
       <c r="B85" t="s">
         <v>120</v>
       </c>
       <c r="C85" t="s">
         <v>120</v>
       </c>
       <c r="E85" t="s">
         <v>120</v>
       </c>
       <c r="F85">
         <v>1</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
+      <c r="H85" t="s">
+        <v>305</v>
+      </c>
       <c r="I85" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K85">
+        <v>55</v>
+      </c>
+      <c r="L85">
+        <v>55</v>
+      </c>
+      <c r="M85">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>113</v>
       </c>
       <c r="B86" t="s">
         <v>121</v>
       </c>
       <c r="C86" t="s">
         <v>121</v>
       </c>
       <c r="E86" t="s">
         <v>120</v>
       </c>
       <c r="F86">
         <v>1</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
+      <c r="H86" t="s">
+        <v>306</v>
+      </c>
       <c r="I86" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K86">
+        <v>200</v>
+      </c>
+      <c r="L86">
+        <v>200</v>
+      </c>
+      <c r="M86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>113</v>
       </c>
       <c r="B87" t="s">
         <v>122</v>
       </c>
       <c r="C87" t="s">
         <v>122</v>
       </c>
       <c r="E87" t="s">
         <v>122</v>
       </c>
       <c r="F87">
         <v>1</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
+      <c r="H87" t="s">
+        <v>307</v>
+      </c>
       <c r="I87" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K87">
+        <v>28</v>
+      </c>
+      <c r="L87">
+        <v>28</v>
+      </c>
+      <c r="M87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>113</v>
       </c>
       <c r="B88" t="s">
         <v>123</v>
       </c>
       <c r="C88" t="s">
         <v>123</v>
       </c>
       <c r="E88" t="s">
         <v>123</v>
       </c>
       <c r="F88">
         <v>1</v>
       </c>
       <c r="G88">
         <v>1</v>
       </c>
+      <c r="H88" t="s">
+        <v>308</v>
+      </c>
       <c r="I88" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K88">
+        <v>80</v>
+      </c>
+      <c r="L88">
+        <v>80</v>
+      </c>
+      <c r="M88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>113</v>
       </c>
       <c r="B89" t="s">
         <v>124</v>
       </c>
       <c r="C89" t="s">
         <v>124</v>
       </c>
       <c r="E89" t="s">
         <v>124</v>
       </c>
       <c r="F89">
         <v>1</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
+      <c r="H89" t="s">
+        <v>309</v>
+      </c>
       <c r="I89" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K89">
+        <v>175</v>
+      </c>
+      <c r="L89">
+        <v>175</v>
+      </c>
+      <c r="M89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>113</v>
       </c>
       <c r="B90" t="s">
         <v>125</v>
       </c>
       <c r="C90" t="s">
         <v>125</v>
       </c>
       <c r="E90" t="s">
         <v>125</v>
       </c>
       <c r="F90">
         <v>1</v>
       </c>
       <c r="G90">
         <v>1</v>
       </c>
+      <c r="H90" t="s">
+        <v>310</v>
+      </c>
       <c r="I90" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K90">
+        <v>60</v>
+      </c>
+      <c r="L90">
+        <v>60</v>
+      </c>
+      <c r="M90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>113</v>
       </c>
       <c r="B91" t="s">
         <v>126</v>
       </c>
       <c r="C91" t="s">
         <v>126</v>
       </c>
       <c r="E91" t="s">
         <v>126</v>
       </c>
       <c r="F91">
         <v>1</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
+      <c r="H91" t="s">
+        <v>311</v>
+      </c>
       <c r="I91" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K91">
+        <v>60</v>
+      </c>
+      <c r="L91">
+        <v>60</v>
+      </c>
+      <c r="M91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>113</v>
       </c>
       <c r="B92" t="s">
         <v>127</v>
       </c>
       <c r="C92" t="s">
         <v>127</v>
       </c>
       <c r="E92" t="s">
         <v>127</v>
       </c>
       <c r="F92">
         <v>1</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
+      <c r="H92" t="s">
+        <v>312</v>
+      </c>
       <c r="I92" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K92">
+        <v>60</v>
+      </c>
+      <c r="L92">
+        <v>60</v>
+      </c>
+      <c r="M92">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>113</v>
       </c>
       <c r="B93" t="s">
         <v>128</v>
       </c>
       <c r="C93" t="s">
         <v>128</v>
       </c>
       <c r="E93" t="s">
         <v>128</v>
       </c>
       <c r="F93">
         <v>1</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
+      <c r="H93" t="s">
+        <v>313</v>
+      </c>
       <c r="I93" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K93">
+        <v>60</v>
+      </c>
+      <c r="L93">
+        <v>60</v>
+      </c>
+      <c r="M93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>113</v>
       </c>
       <c r="B94" t="s">
         <v>129</v>
       </c>
       <c r="C94" t="s">
         <v>129</v>
       </c>
       <c r="E94" t="s">
         <v>129</v>
       </c>
       <c r="F94">
         <v>1</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
+      <c r="H94" t="s">
+        <v>314</v>
+      </c>
       <c r="I94" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K94">
+        <v>60</v>
+      </c>
+      <c r="L94">
+        <v>60</v>
+      </c>
+      <c r="M94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>113</v>
       </c>
       <c r="B95" t="s">
         <v>130</v>
       </c>
       <c r="C95" t="s">
         <v>130</v>
       </c>
       <c r="E95" t="s">
         <v>130</v>
       </c>
       <c r="F95">
         <v>1</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
+      <c r="H95" t="s">
+        <v>315</v>
+      </c>
       <c r="I95" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K95">
+        <v>60</v>
+      </c>
+      <c r="L95">
+        <v>60</v>
+      </c>
+      <c r="M95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>113</v>
       </c>
       <c r="B96" t="s">
         <v>131</v>
       </c>
       <c r="C96" t="s">
         <v>131</v>
       </c>
       <c r="E96" t="s">
         <v>131</v>
       </c>
       <c r="F96">
         <v>1</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
+      <c r="H96" t="s">
+        <v>316</v>
+      </c>
       <c r="I96" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K96">
+        <v>60</v>
+      </c>
+      <c r="L96">
+        <v>60</v>
+      </c>
+      <c r="M96">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>113</v>
       </c>
       <c r="B97" t="s">
         <v>132</v>
       </c>
       <c r="C97" t="s">
         <v>132</v>
       </c>
       <c r="E97" t="s">
         <v>132</v>
       </c>
       <c r="F97">
         <v>1</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
+      <c r="H97" t="s">
+        <v>317</v>
+      </c>
       <c r="I97" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K97">
+        <v>75</v>
+      </c>
+      <c r="L97">
+        <v>75</v>
+      </c>
+      <c r="M97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>113</v>
       </c>
       <c r="B98" t="s">
         <v>133</v>
       </c>
       <c r="C98" t="s">
         <v>133</v>
       </c>
       <c r="E98" t="s">
         <v>133</v>
       </c>
       <c r="F98">
         <v>1</v>
       </c>
       <c r="G98">
         <v>1</v>
       </c>
+      <c r="H98" t="s">
+        <v>318</v>
+      </c>
       <c r="I98" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K98">
+        <v>90</v>
+      </c>
+      <c r="L98">
+        <v>90</v>
+      </c>
+      <c r="M98">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>113</v>
       </c>
       <c r="B99" t="s">
         <v>134</v>
       </c>
       <c r="C99" t="s">
         <v>134</v>
       </c>
       <c r="E99" t="s">
         <v>134</v>
       </c>
       <c r="F99">
         <v>1</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
+      <c r="H99" t="s">
+        <v>319</v>
+      </c>
       <c r="I99" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K99">
+        <v>60</v>
+      </c>
+      <c r="L99">
+        <v>60</v>
+      </c>
+      <c r="M99">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>113</v>
       </c>
       <c r="B100" t="s">
         <v>135</v>
       </c>
       <c r="C100" t="s">
         <v>135</v>
       </c>
       <c r="E100" t="s">
         <v>135</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
+      <c r="H100" t="s">
+        <v>320</v>
+      </c>
       <c r="I100" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K100">
+        <v>60</v>
+      </c>
+      <c r="L100">
+        <v>60</v>
+      </c>
+      <c r="M100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>13</v>
       </c>
       <c r="B101" t="s">
         <v>136</v>
       </c>
       <c r="C101" t="s">
         <v>136</v>
       </c>
       <c r="E101" t="s">
         <v>137</v>
       </c>
       <c r="F101">
         <v>1</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
+      <c r="H101" t="s">
+        <v>321</v>
+      </c>
       <c r="I101" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K101">
+        <v>0</v>
+      </c>
+      <c r="L101">
+        <v>0</v>
+      </c>
+      <c r="M101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>138</v>
       </c>
       <c r="B102" t="s">
         <v>139</v>
       </c>
       <c r="C102" t="s">
         <v>139</v>
       </c>
       <c r="E102" t="s">
         <v>139</v>
       </c>
       <c r="F102">
         <v>1</v>
       </c>
       <c r="G102">
         <v>1</v>
       </c>
+      <c r="H102" t="s">
+        <v>322</v>
+      </c>
       <c r="I102" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K102">
+        <v>65</v>
+      </c>
+      <c r="L102">
+        <v>65</v>
+      </c>
+      <c r="M102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>138</v>
       </c>
       <c r="B103" t="s">
         <v>140</v>
       </c>
       <c r="C103" t="s">
         <v>140</v>
       </c>
       <c r="E103" t="s">
         <v>141</v>
       </c>
       <c r="F103">
         <v>1</v>
       </c>
       <c r="G103">
         <v>1</v>
       </c>
+      <c r="H103" t="s">
+        <v>323</v>
+      </c>
       <c r="I103" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K103">
+        <v>45</v>
+      </c>
+      <c r="L103">
+        <v>45</v>
+      </c>
+      <c r="M103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>142</v>
       </c>
       <c r="B104" t="s">
         <v>143</v>
       </c>
       <c r="C104" t="s">
         <v>143</v>
       </c>
       <c r="E104" t="s">
         <v>144</v>
       </c>
       <c r="F104">
         <v>1</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
+      <c r="H104" t="s">
+        <v>324</v>
+      </c>
       <c r="I104" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K104">
+        <v>55</v>
+      </c>
+      <c r="L104">
+        <v>55</v>
+      </c>
+      <c r="M104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
         <v>21</v>
       </c>
       <c r="B105" t="s">
         <v>145</v>
       </c>
       <c r="C105" t="s">
         <v>145</v>
       </c>
       <c r="E105" t="s">
         <v>146</v>
       </c>
       <c r="F105">
         <v>1</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
+      <c r="H105" t="s">
+        <v>325</v>
+      </c>
       <c r="I105" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K105">
+        <v>85</v>
+      </c>
+      <c r="L105">
+        <v>85</v>
+      </c>
+      <c r="M105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>147</v>
       </c>
       <c r="B106" t="s">
         <v>148</v>
       </c>
       <c r="C106" t="s">
         <v>148</v>
       </c>
       <c r="E106" t="s">
         <v>148</v>
       </c>
       <c r="F106">
         <v>1</v>
       </c>
       <c r="G106">
         <v>1</v>
       </c>
+      <c r="H106" t="s">
+        <v>326</v>
+      </c>
       <c r="I106" t="s">
         <v>148</v>
       </c>
-    </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K106">
+        <v>35</v>
+      </c>
+      <c r="L106">
+        <v>35</v>
+      </c>
+      <c r="M106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>149</v>
       </c>
       <c r="B107" t="s">
         <v>150</v>
       </c>
       <c r="C107" t="s">
         <v>150</v>
       </c>
       <c r="E107" t="s">
         <v>151</v>
       </c>
       <c r="F107">
         <v>1</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
+      <c r="H107" t="s">
+        <v>327</v>
+      </c>
       <c r="I107" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K107">
+        <v>45</v>
+      </c>
+      <c r="L107">
+        <v>45</v>
+      </c>
+      <c r="M107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>149</v>
       </c>
       <c r="B108" t="s">
         <v>152</v>
       </c>
       <c r="C108" t="s">
         <v>152</v>
       </c>
       <c r="E108" t="s">
         <v>153</v>
       </c>
       <c r="F108">
         <v>1</v>
       </c>
       <c r="G108">
         <v>1</v>
       </c>
+      <c r="H108" t="s">
+        <v>328</v>
+      </c>
       <c r="I108" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K108">
+        <v>50</v>
+      </c>
+      <c r="L108">
+        <v>50</v>
+      </c>
+      <c r="M108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>154</v>
       </c>
       <c r="B109" t="s">
         <v>155</v>
       </c>
       <c r="C109" t="s">
         <v>155</v>
       </c>
       <c r="E109" t="s">
         <v>155</v>
       </c>
       <c r="F109">
         <v>1</v>
       </c>
       <c r="G109">
         <v>1</v>
       </c>
+      <c r="H109" t="s">
+        <v>329</v>
+      </c>
       <c r="I109" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K109">
+        <v>250</v>
+      </c>
+      <c r="L109">
+        <v>250</v>
+      </c>
+      <c r="M109">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>156</v>
       </c>
       <c r="B110" t="s">
         <v>157</v>
       </c>
       <c r="C110" t="s">
         <v>157</v>
       </c>
       <c r="E110" t="s">
         <v>158</v>
       </c>
       <c r="F110">
         <v>1</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
+      <c r="H110" t="s">
+        <v>330</v>
+      </c>
       <c r="I110" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K110">
+        <v>8</v>
+      </c>
+      <c r="L110">
+        <v>8</v>
+      </c>
+      <c r="M110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>13</v>
       </c>
       <c r="B111" t="s">
         <v>159</v>
       </c>
       <c r="C111" t="s">
         <v>159</v>
       </c>
       <c r="E111" t="s">
         <v>158</v>
       </c>
       <c r="F111">
         <v>1</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
+      <c r="H111" t="s">
+        <v>331</v>
+      </c>
       <c r="I111" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K111">
+        <v>0</v>
+      </c>
+      <c r="L111">
+        <v>0</v>
+      </c>
+      <c r="M111">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>156</v>
       </c>
       <c r="B112" t="s">
         <v>160</v>
       </c>
       <c r="C112" t="s">
         <v>160</v>
       </c>
       <c r="E112" t="s">
         <v>160</v>
       </c>
       <c r="F112">
         <v>1</v>
       </c>
       <c r="G112">
         <v>1</v>
       </c>
+      <c r="H112" t="s">
+        <v>332</v>
+      </c>
       <c r="I112" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K112">
+        <v>1800</v>
+      </c>
+      <c r="L112">
+        <v>1800</v>
+      </c>
+      <c r="M112">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>156</v>
       </c>
       <c r="B113" t="s">
         <v>161</v>
       </c>
       <c r="C113" t="s">
         <v>161</v>
       </c>
       <c r="E113" t="s">
         <v>161</v>
       </c>
       <c r="F113">
         <v>1</v>
       </c>
       <c r="G113">
         <v>1</v>
       </c>
+      <c r="H113" t="s">
+        <v>333</v>
+      </c>
       <c r="I113" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K113">
+        <v>800</v>
+      </c>
+      <c r="L113">
+        <v>800</v>
+      </c>
+      <c r="M113">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>156</v>
       </c>
       <c r="B114" t="s">
         <v>162</v>
       </c>
       <c r="C114" t="s">
         <v>162</v>
       </c>
       <c r="E114" t="s">
         <v>162</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
+      <c r="H114" t="s">
+        <v>334</v>
+      </c>
       <c r="I114" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K114">
+        <v>1200</v>
+      </c>
+      <c r="L114">
+        <v>1200</v>
+      </c>
+      <c r="M114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>156</v>
       </c>
       <c r="B115" t="s">
         <v>163</v>
       </c>
       <c r="C115" t="s">
         <v>163</v>
       </c>
       <c r="E115" t="s">
         <v>163</v>
       </c>
       <c r="F115">
         <v>1</v>
       </c>
       <c r="G115">
         <v>1</v>
       </c>
+      <c r="H115" t="s">
+        <v>335</v>
+      </c>
       <c r="I115" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K115">
+        <v>1100</v>
+      </c>
+      <c r="L115">
+        <v>1100</v>
+      </c>
+      <c r="M115">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>156</v>
       </c>
       <c r="B116" t="s">
         <v>164</v>
       </c>
       <c r="C116" t="s">
         <v>164</v>
       </c>
       <c r="E116" t="s">
         <v>164</v>
       </c>
       <c r="F116">
         <v>1</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
+      <c r="H116" t="s">
+        <v>336</v>
+      </c>
       <c r="I116" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K116">
+        <v>950</v>
+      </c>
+      <c r="L116">
+        <v>950</v>
+      </c>
+      <c r="M116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>156</v>
       </c>
       <c r="B117" t="s">
         <v>165</v>
       </c>
       <c r="C117" t="s">
         <v>165</v>
       </c>
       <c r="E117" t="s">
         <v>165</v>
       </c>
       <c r="F117">
         <v>1</v>
       </c>
       <c r="G117">
         <v>1</v>
       </c>
+      <c r="H117" t="s">
+        <v>337</v>
+      </c>
       <c r="I117" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K117">
+        <v>1050</v>
+      </c>
+      <c r="L117">
+        <v>1050</v>
+      </c>
+      <c r="M117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>156</v>
       </c>
       <c r="B118" t="s">
         <v>166</v>
       </c>
       <c r="C118" t="s">
         <v>166</v>
       </c>
       <c r="E118" t="s">
         <v>166</v>
       </c>
       <c r="F118">
         <v>1</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
+      <c r="H118" t="s">
+        <v>338</v>
+      </c>
       <c r="I118" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K118">
+        <v>8</v>
+      </c>
+      <c r="L118">
+        <v>8</v>
+      </c>
+      <c r="M118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>167</v>
       </c>
       <c r="B119" t="s">
         <v>168</v>
       </c>
       <c r="C119" t="s">
         <v>168</v>
       </c>
       <c r="E119" t="s">
         <v>169</v>
       </c>
       <c r="F119">
         <v>1</v>
       </c>
       <c r="G119">
         <v>1</v>
       </c>
+      <c r="H119" t="s">
+        <v>339</v>
+      </c>
       <c r="I119" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K119">
+        <v>8</v>
+      </c>
+      <c r="L119">
+        <v>8</v>
+      </c>
+      <c r="M119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>13</v>
       </c>
       <c r="B120" t="s">
         <v>170</v>
       </c>
       <c r="C120" t="s">
         <v>170</v>
       </c>
       <c r="E120" t="s">
         <v>171</v>
       </c>
       <c r="F120">
         <v>1</v>
       </c>
       <c r="G120">
         <v>1</v>
       </c>
+      <c r="H120" t="s">
+        <v>340</v>
+      </c>
       <c r="I120" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K120">
+        <v>0</v>
+      </c>
+      <c r="L120">
+        <v>0</v>
+      </c>
+      <c r="M120">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>167</v>
       </c>
       <c r="B121" t="s">
         <v>172</v>
       </c>
       <c r="C121" t="s">
         <v>172</v>
       </c>
       <c r="E121" t="s">
         <v>172</v>
       </c>
       <c r="F121">
         <v>1</v>
       </c>
       <c r="G121">
         <v>1</v>
       </c>
+      <c r="H121" t="s">
+        <v>341</v>
+      </c>
       <c r="I121" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K121">
+        <v>4</v>
+      </c>
+      <c r="L121">
+        <v>4</v>
+      </c>
+      <c r="M121">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>167</v>
       </c>
       <c r="B122" t="s">
         <v>173</v>
       </c>
       <c r="C122" t="s">
         <v>173</v>
       </c>
       <c r="E122" t="s">
         <v>173</v>
       </c>
       <c r="F122">
         <v>1</v>
       </c>
       <c r="G122">
         <v>1</v>
       </c>
+      <c r="H122" t="s">
+        <v>342</v>
+      </c>
       <c r="I122" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K122">
+        <v>5</v>
+      </c>
+      <c r="L122">
+        <v>5</v>
+      </c>
+      <c r="M122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>167</v>
       </c>
       <c r="B123" t="s">
         <v>174</v>
       </c>
       <c r="C123" t="s">
         <v>174</v>
       </c>
       <c r="E123" t="s">
         <v>175</v>
       </c>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123">
         <v>1</v>
       </c>
+      <c r="H123" t="s">
+        <v>343</v>
+      </c>
       <c r="I123" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K123">
+        <v>7</v>
+      </c>
+      <c r="L123">
+        <v>7</v>
+      </c>
+      <c r="M123">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>167</v>
       </c>
       <c r="B124" t="s">
         <v>176</v>
       </c>
       <c r="C124" t="s">
         <v>176</v>
       </c>
       <c r="E124" t="s">
         <v>176</v>
       </c>
       <c r="F124">
         <v>1</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
+      <c r="H124" t="s">
+        <v>344</v>
+      </c>
       <c r="I124" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K124">
+        <v>1.5</v>
+      </c>
+      <c r="L124">
+        <v>1.5</v>
+      </c>
+      <c r="M124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>167</v>
       </c>
       <c r="B125" t="s">
         <v>177</v>
       </c>
       <c r="C125" t="s">
         <v>177</v>
       </c>
       <c r="E125" t="s">
         <v>177</v>
       </c>
       <c r="F125">
         <v>1</v>
       </c>
       <c r="G125">
         <v>1</v>
       </c>
+      <c r="H125" t="s">
+        <v>345</v>
+      </c>
       <c r="I125" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K125">
+        <v>1.5</v>
+      </c>
+      <c r="L125">
+        <v>1.5</v>
+      </c>
+      <c r="M125">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>167</v>
       </c>
       <c r="B126" t="s">
         <v>178</v>
       </c>
       <c r="C126" t="s">
         <v>178</v>
       </c>
       <c r="E126" t="s">
         <v>178</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
+      <c r="H126" t="s">
+        <v>346</v>
+      </c>
       <c r="I126" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K126">
+        <v>1.5</v>
+      </c>
+      <c r="L126">
+        <v>1.5</v>
+      </c>
+      <c r="M126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>167</v>
       </c>
       <c r="B127" t="s">
         <v>179</v>
       </c>
       <c r="C127" t="s">
         <v>179</v>
       </c>
       <c r="E127" t="s">
         <v>179</v>
       </c>
       <c r="F127">
         <v>1</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
+      <c r="H127" t="s">
+        <v>347</v>
+      </c>
       <c r="I127" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K127">
+        <v>0.75</v>
+      </c>
+      <c r="L127">
+        <v>0.75</v>
+      </c>
+      <c r="M127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>167</v>
       </c>
       <c r="B128" t="s">
         <v>180</v>
       </c>
       <c r="C128" t="s">
         <v>180</v>
       </c>
       <c r="E128" t="s">
         <v>180</v>
       </c>
       <c r="F128">
         <v>1</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
+      <c r="H128" t="s">
+        <v>348</v>
+      </c>
       <c r="I128" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K128">
+        <v>8</v>
+      </c>
+      <c r="L128">
+        <v>8</v>
+      </c>
+      <c r="M128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>167</v>
       </c>
       <c r="B129" t="s">
         <v>181</v>
       </c>
       <c r="C129" t="s">
         <v>181</v>
       </c>
       <c r="E129" t="s">
         <v>181</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
+      <c r="H129" t="s">
+        <v>349</v>
+      </c>
       <c r="I129" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K129">
+        <v>8</v>
+      </c>
+      <c r="L129">
+        <v>8</v>
+      </c>
+      <c r="M129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>167</v>
       </c>
       <c r="B130" t="s">
         <v>182</v>
       </c>
       <c r="C130" t="s">
         <v>182</v>
       </c>
       <c r="E130" t="s">
         <v>182</v>
       </c>
       <c r="F130">
         <v>1</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
+      <c r="H130" t="s">
+        <v>350</v>
+      </c>
       <c r="I130" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K130">
+        <v>8</v>
+      </c>
+      <c r="L130">
+        <v>8</v>
+      </c>
+      <c r="M130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>183</v>
       </c>
       <c r="B131" t="s">
         <v>184</v>
       </c>
       <c r="C131" t="s">
         <v>184</v>
       </c>
       <c r="E131" t="s">
         <v>185</v>
       </c>
       <c r="F131">
         <v>1</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
+      <c r="H131" t="s">
+        <v>351</v>
+      </c>
       <c r="I131" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K131">
+        <v>6</v>
+      </c>
+      <c r="L131">
+        <v>6</v>
+      </c>
+      <c r="M131">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>183</v>
       </c>
       <c r="B132" t="s">
         <v>186</v>
       </c>
       <c r="C132" t="s">
         <v>186</v>
       </c>
       <c r="E132" t="s">
         <v>185</v>
       </c>
       <c r="F132">
         <v>1</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
+      <c r="H132" t="s">
+        <v>352</v>
+      </c>
       <c r="I132" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K132">
+        <v>8</v>
+      </c>
+      <c r="L132">
+        <v>8</v>
+      </c>
+      <c r="M132">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>183</v>
       </c>
       <c r="B133" t="s">
         <v>187</v>
       </c>
       <c r="C133" t="s">
         <v>187</v>
       </c>
       <c r="E133" t="s">
         <v>185</v>
       </c>
       <c r="F133">
         <v>1</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
+      <c r="H133" t="s">
+        <v>353</v>
+      </c>
       <c r="I133" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K133">
+        <v>12</v>
+      </c>
+      <c r="L133">
+        <v>12</v>
+      </c>
+      <c r="M133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>183</v>
       </c>
       <c r="B134" t="s">
         <v>188</v>
       </c>
       <c r="C134" t="s">
         <v>188</v>
       </c>
       <c r="E134" t="s">
         <v>185</v>
       </c>
       <c r="F134">
         <v>1</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
+      <c r="H134" t="s">
+        <v>354</v>
+      </c>
       <c r="I134" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K134">
+        <v>9</v>
+      </c>
+      <c r="L134">
+        <v>9</v>
+      </c>
+      <c r="M134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>183</v>
       </c>
       <c r="B135" t="s">
         <v>189</v>
       </c>
       <c r="C135" t="s">
         <v>189</v>
       </c>
       <c r="E135" t="s">
         <v>185</v>
       </c>
       <c r="F135">
         <v>1</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
+      <c r="H135" t="s">
+        <v>355</v>
+      </c>
       <c r="I135" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K135">
+        <v>10</v>
+      </c>
+      <c r="L135">
+        <v>10</v>
+      </c>
+      <c r="M135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>183</v>
       </c>
       <c r="B136" t="s">
         <v>185</v>
       </c>
       <c r="C136" t="s">
         <v>185</v>
       </c>
       <c r="E136" t="s">
         <v>185</v>
       </c>
       <c r="F136">
         <v>1</v>
       </c>
       <c r="G136">
         <v>1</v>
       </c>
+      <c r="H136" t="s">
+        <v>356</v>
+      </c>
       <c r="I136" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K136">
+        <v>9</v>
+      </c>
+      <c r="L136">
+        <v>9</v>
+      </c>
+      <c r="M136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>13</v>
       </c>
       <c r="B137" t="s">
         <v>190</v>
       </c>
       <c r="C137" t="s">
         <v>190</v>
       </c>
       <c r="E137" t="s">
         <v>185</v>
       </c>
       <c r="F137">
         <v>1</v>
       </c>
       <c r="G137">
         <v>1</v>
       </c>
+      <c r="H137" t="s">
+        <v>357</v>
+      </c>
       <c r="I137" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K137">
+        <v>0</v>
+      </c>
+      <c r="L137">
+        <v>0</v>
+      </c>
+      <c r="M137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>183</v>
       </c>
       <c r="B138" t="s">
         <v>191</v>
       </c>
       <c r="C138" t="s">
         <v>191</v>
       </c>
       <c r="E138" t="s">
         <v>191</v>
       </c>
       <c r="F138">
         <v>1</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
+      <c r="H138" t="s">
+        <v>358</v>
+      </c>
       <c r="I138" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K138">
+        <v>9</v>
+      </c>
+      <c r="L138">
+        <v>9</v>
+      </c>
+      <c r="M138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>192</v>
       </c>
       <c r="B139" t="s">
         <v>193</v>
       </c>
       <c r="C139" t="s">
         <v>193</v>
       </c>
       <c r="E139" t="s">
         <v>194</v>
       </c>
       <c r="F139">
         <v>1</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
+      <c r="H139" t="s">
+        <v>359</v>
+      </c>
       <c r="I139" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K139">
+        <v>3</v>
+      </c>
+      <c r="L139">
+        <v>3</v>
+      </c>
+      <c r="M139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>13</v>
       </c>
       <c r="B140" t="s">
         <v>195</v>
       </c>
       <c r="C140" t="s">
         <v>195</v>
       </c>
       <c r="E140" t="s">
         <v>196</v>
       </c>
       <c r="F140">
         <v>1</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
+      <c r="H140" t="s">
+        <v>360</v>
+      </c>
       <c r="I140" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K140">
+        <v>0</v>
+      </c>
+      <c r="L140">
+        <v>0</v>
+      </c>
+      <c r="M140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>192</v>
       </c>
       <c r="B141" t="s">
         <v>197</v>
       </c>
       <c r="C141" t="s">
         <v>197</v>
       </c>
       <c r="E141" t="s">
         <v>197</v>
       </c>
       <c r="F141">
         <v>1</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
+      <c r="H141" t="s">
+        <v>361</v>
+      </c>
       <c r="I141" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K141">
+        <v>6</v>
+      </c>
+      <c r="L141">
+        <v>6</v>
+      </c>
+      <c r="M141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>192</v>
       </c>
       <c r="B142" t="s">
         <v>196</v>
       </c>
       <c r="C142" t="s">
         <v>196</v>
       </c>
       <c r="E142" t="s">
         <v>198</v>
       </c>
       <c r="F142">
         <v>1</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
+      <c r="H142" t="s">
+        <v>362</v>
+      </c>
       <c r="I142" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K142">
+        <v>4</v>
+      </c>
+      <c r="L142">
+        <v>4</v>
+      </c>
+      <c r="M142">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>199</v>
       </c>
       <c r="B143" t="s">
         <v>200</v>
       </c>
       <c r="C143" t="s">
         <v>200</v>
       </c>
       <c r="E143" t="s">
         <v>200</v>
       </c>
       <c r="F143">
         <v>1</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
+      <c r="H143" t="s">
+        <v>363</v>
+      </c>
       <c r="I143" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K143">
+        <v>10</v>
+      </c>
+      <c r="L143">
+        <v>10</v>
+      </c>
+      <c r="M143">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>75</v>
       </c>
       <c r="B144" t="s">
         <v>201</v>
       </c>
       <c r="C144" t="s">
         <v>201</v>
       </c>
       <c r="E144" t="s">
         <v>201</v>
       </c>
       <c r="F144">
         <v>1</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
+      <c r="H144" t="s">
+        <v>364</v>
+      </c>
       <c r="I144" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K144">
+        <v>25</v>
+      </c>
+      <c r="L144">
+        <v>25</v>
+      </c>
+      <c r="M144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>202</v>
       </c>
       <c r="B145" t="s">
         <v>203</v>
       </c>
       <c r="C145" t="s">
         <v>203</v>
       </c>
       <c r="E145" t="s">
         <v>203</v>
       </c>
       <c r="F145">
         <v>1</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
+      <c r="H145" t="s">
+        <v>365</v>
+      </c>
       <c r="I145" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K145">
+        <v>50</v>
+      </c>
+      <c r="L145">
+        <v>50</v>
+      </c>
+      <c r="M145">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>9</v>
       </c>
       <c r="B146" t="s">
         <v>204</v>
       </c>
       <c r="C146" t="s">
         <v>204</v>
       </c>
       <c r="E146" t="s">
         <v>205</v>
       </c>
       <c r="F146">
         <v>1</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
+      <c r="H146" t="s">
+        <v>366</v>
+      </c>
       <c r="I146" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K146">
+        <v>12</v>
+      </c>
+      <c r="L146">
+        <v>12</v>
+      </c>
+      <c r="M146">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
         <v>167</v>
       </c>
       <c r="B147" t="s">
         <v>206</v>
       </c>
       <c r="C147" t="s">
         <v>206</v>
       </c>
       <c r="E147" t="s">
         <v>206</v>
       </c>
       <c r="F147">
         <v>1</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
+      <c r="H147" t="s">
+        <v>367</v>
+      </c>
       <c r="I147" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K147">
+        <v>3.5</v>
+      </c>
+      <c r="L147">
+        <v>3.5</v>
+      </c>
+      <c r="M147">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>75</v>
       </c>
       <c r="B148" t="s">
         <v>207</v>
       </c>
       <c r="C148" t="s">
         <v>207</v>
       </c>
       <c r="E148" t="s">
         <v>207</v>
       </c>
       <c r="F148">
         <v>1</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
+      <c r="H148" t="s">
+        <v>368</v>
+      </c>
       <c r="I148" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K148">
+        <v>75</v>
+      </c>
+      <c r="L148">
+        <v>75</v>
+      </c>
+      <c r="M148">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>208</v>
       </c>
       <c r="B149" t="s">
         <v>209</v>
       </c>
       <c r="C149" t="s">
         <v>210</v>
       </c>
       <c r="E149" t="s">
         <v>211</v>
       </c>
       <c r="F149">
         <v>1</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
+      <c r="H149" t="s">
+        <v>369</v>
+      </c>
       <c r="I149" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K149">
+        <v>18</v>
+      </c>
+      <c r="L149">
+        <v>18</v>
+      </c>
+      <c r="M149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>208</v>
       </c>
       <c r="B150" t="s">
         <v>212</v>
       </c>
       <c r="C150" t="s">
         <v>213</v>
       </c>
       <c r="E150" t="s">
         <v>212</v>
       </c>
       <c r="F150">
         <v>1</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
+      <c r="H150" t="s">
+        <v>370</v>
+      </c>
       <c r="I150" t="s">
         <v>67</v>
       </c>
-    </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="K150">
+        <v>65</v>
+      </c>
+      <c r="L150">
+        <v>65</v>
+      </c>
+      <c r="M150">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>215</v>
       </c>
       <c r="B151" t="s">
         <v>216</v>
       </c>
       <c r="C151" t="s">
         <v>217</v>
       </c>
       <c r="E151" t="s">
         <v>215</v>
       </c>
       <c r="F151">
         <v>1</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
+      <c r="H151" t="s">
+        <v>371</v>
+      </c>
       <c r="I151" t="s">
         <v>16</v>
+      </c>
+      <c r="K151">
+        <v>0</v>
+      </c>
+      <c r="L151">
+        <v>0</v>
+      </c>
+      <c r="M151">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>default_inventory_041624</vt:lpstr>